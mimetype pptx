--- v0 (2026-05-05)
+++ v1 (2026-10-15)
@@ -1,553 +1,330 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
-  <Override PartName="/ppt/slideMasters/slideMaster5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
-  <Override PartName="/ppt/slideMasters/slideMaster6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
-  <Override PartName="/ppt/handoutMasters/handoutMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.handoutMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/ppt/theme/theme4.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-  <Override PartName="/ppt/theme/theme5.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-  <Override PartName="/ppt/theme/theme6.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/ppt/theme/theme8.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/theme/theme4.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/theme/theme5.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/ppt/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/ppt/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/charts/style2.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/ppt/charts/colors2.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/ppt/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/ppt/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/ppt/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/ppt/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/charts/style3.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/ppt/charts/colors3.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/charts/chart4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/charts/style4.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/ppt/charts/colors4.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/charts/chart5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/charts/style5.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/ppt/charts/colors5.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483662" r:id="rId4"/>
-[...4 lines deleted...]
-    <p:sldMasterId id="2147483676" r:id="rId9"/>
+    <p:sldMasterId id="2147483663" r:id="rId1"/>
+    <p:sldMasterId id="2147483665" r:id="rId2"/>
+    <p:sldMasterId id="2147483667" r:id="rId3"/>
+    <p:sldMasterId id="2147483670" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId37"/>
+    <p:notesMasterId r:id="rId31"/>
   </p:notesMasterIdLst>
-  <p:handoutMasterIdLst>
-[...1 lines deleted...]
-  </p:handoutMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="257" r:id="rId10"/>
-[...25 lines deleted...]
-    <p:sldId id="297" r:id="rId36"/>
+    <p:sldId id="258" r:id="rId5"/>
+    <p:sldId id="298" r:id="rId6"/>
+    <p:sldId id="259" r:id="rId7"/>
+    <p:sldId id="260" r:id="rId8"/>
+    <p:sldId id="295" r:id="rId9"/>
+    <p:sldId id="312" r:id="rId10"/>
+    <p:sldId id="291" r:id="rId11"/>
+    <p:sldId id="261" r:id="rId12"/>
+    <p:sldId id="290" r:id="rId13"/>
+    <p:sldId id="262" r:id="rId14"/>
+    <p:sldId id="264" r:id="rId15"/>
+    <p:sldId id="263" r:id="rId16"/>
+    <p:sldId id="292" r:id="rId17"/>
+    <p:sldId id="301" r:id="rId18"/>
+    <p:sldId id="313" r:id="rId19"/>
+    <p:sldId id="309" r:id="rId20"/>
+    <p:sldId id="303" r:id="rId21"/>
+    <p:sldId id="310" r:id="rId22"/>
+    <p:sldId id="311" r:id="rId23"/>
+    <p:sldId id="293" r:id="rId24"/>
+    <p:sldId id="265" r:id="rId25"/>
+    <p:sldId id="269" r:id="rId26"/>
+    <p:sldId id="307" r:id="rId27"/>
+    <p:sldId id="308" r:id="rId28"/>
+    <p:sldId id="277" r:id="rId29"/>
+    <p:sldId id="297" r:id="rId30"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
-    <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr marL="914400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr marL="1371600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr marL="1828800" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr marL="2286000" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr marL="2743200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr marL="3200400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
-  <p:extLst>
-[...6 lines deleted...]
-  </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:clrMru>
-[...10 lines deleted...]
-  </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
-      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
+      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
-[...172 lines deleted...]
-</a:tblStyleLst>
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
-    <p:restoredLeft sz="15987" autoAdjust="0"/>
-    <p:restoredTop sz="82772" autoAdjust="0"/>
+    <p:restoredLeft sz="14979" autoAdjust="0"/>
+    <p:restoredTop sz="70581" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="130" d="100"/>
-          <a:sy n="130" d="100"/>
+          <a:sx n="78" d="100"/>
+          <a:sy n="78" d="100"/>
         </p:scale>
-        <p:origin x="1336" y="64"/>
+        <p:origin x="1872" y="84"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
-  <p:notesViewPr>
-[...10 lines deleted...]
-  </p:notesViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster5.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster4.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster6.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet1.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors2.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style2.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet2.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors3.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style3.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet3.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors4.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style4.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet4.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors5.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style5.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
@@ -5392,51 +5169,51 @@
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:defRPr sz="1197" kern="1200"/>
   </cs:valueAxis>
   <cs:wall>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:noFill/>
       <a:ln>
         <a:noFill/>
       </a:ln>
     </cs:spPr>
   </cs:wall>
 </cs:chartStyle>
 </file>
 
 <file path=ppt/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
-<dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2">
+<dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2#1">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="accent1" pri="11200"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="alignNode1">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
@@ -6142,51 +5919,51 @@
   <dgm:styleLbl name="revTx">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="lt1">
         <a:alpha val="0"/>
       </a:schemeClr>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="dk1">
         <a:alpha val="0"/>
       </a:schemeClr>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="tx1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
 </dgm:colorsDef>
 </file>
 
 <file path=ppt/diagrams/data1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{79D3AD02-7547-4CD0-8E2A-3022A10599D3}" type="doc">
-      <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2011/layout/CircleProcess" loCatId="process" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2" csCatId="accent1" phldr="1"/>
+      <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2011/layout/CircleProcess" loCatId="process" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1#1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2#1" csCatId="accent1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{EC06231E-8802-4C4C-B9CB-E098DA1F3642}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </dgm:spPr>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="003D69"/>
               </a:solidFill>
@@ -11084,51 +10861,51 @@
         </dgm:varLst>
         <dgm:alg type="tx">
           <dgm:param type="shpTxLTRAlignCh" val="ctr"/>
           <dgm:param type="txAnchorVertCh" val="mid"/>
         </dgm:alg>
         <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="rect" r:blip="" hideGeom="1">
           <dgm:adjLst/>
         </dgm:shape>
         <dgm:presOf axis="self" ptType="node"/>
         <dgm:constrLst>
           <dgm:constr type="lMarg" refType="primFontSz" fact="0.1"/>
           <dgm:constr type="rMarg" refType="primFontSz" fact="0.1"/>
           <dgm:constr type="tMarg" refType="primFontSz" fact="0.1"/>
           <dgm:constr type="bMarg" refType="primFontSz" fact="0.1"/>
         </dgm:constrLst>
         <dgm:ruleLst>
           <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
         </dgm:ruleLst>
       </dgm:layoutNode>
     </dgm:forEach>
   </dgm:layoutNode>
 </dgm:layoutDef>
 </file>
 
 <file path=ppt/diagrams/quickStyle1.xml><?xml version="1.0" encoding="utf-8"?>
-<dgm:styleDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1">
+<dgm:styleDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1#1">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="simple" pri="10100"/>
   </dgm:catLst>
   <dgm:scene3d>
     <a:camera prst="orthographicFront"/>
     <a:lightRig rig="threePt" dir="t"/>
   </dgm:scene3d>
   <dgm:styleLbl name="node0">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
       <a:lnRef idx="2">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
@@ -12117,186 +11894,52 @@
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="revTx">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
       <a:lnRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor"/>
     </dgm:style>
   </dgm:styleLbl>
 </dgm:styleDef>
 </file>
 
-<file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...132 lines deleted...]
-
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme5.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
@@ -12335,53 +11978,53 @@
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{B5C2DC37-7257-4D50-8A47-9FC0A1BDCA87}" type="datetimeFigureOut">
+            <a:fld id="{D97E0026-7C53-4937-80E3-B8664473A74D}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/23/2026</a:t>
+              <a:t>10/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -12402,51 +12045,51 @@
         <p:nvSpPr>
           <p:cNvPr id="5" name="Notes Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
-              <a:t>Edit Master text styles</a:t>
+              <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
@@ -12493,62 +12136,62 @@
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{7622912E-4BCA-4537-9CA2-50BCABF11891}" type="slidenum">
+            <a:fld id="{BBDA0F58-B172-4CA7-914D-A795289C0A86}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3511413559"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1829997815"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:notesStyle>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
@@ -12680,54 +12323,50 @@
 
 <file path=ppt/notesSlides/_rels/notesSlide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -12739,243 +12378,141 @@
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...87 lines deleted...]
-        </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="171450" indent="-171450">
-[...2 lines deleted...]
-            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1100" dirty="0">
-[...3 lines deleted...]
-              <a:t>Women might eventually become the primary financial decision-makers in their household, but they might not be fully prepared for that role</a:t>
+              <a:rPr lang="en-US" sz="1100" dirty="0"/>
+              <a:t>Personal story or …</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="171450" indent="-171450">
-[...2 lines deleted...]
-            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1100" dirty="0">
-[...3 lines deleted...]
-              <a:t>Financial preparedness gap exists</a:t>
+              <a:rPr lang="en-US" sz="1100" dirty="0"/>
+              <a:t>• Welcome and thank you for joining</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="1100" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" dirty="0"/>
+              <a:t>• Today’s focus: women’s financial confidence and retirement security</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="1100" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" dirty="0"/>
+              <a:t>• Women are entering a major financial shift in history</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="1100" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" dirty="0"/>
+              <a:t>• Goal today: understand the opportunity and prepare for the future</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="171450" indent="-171450">
-[...19 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7622912E-4BCA-4537-9CA2-50BCABF11891}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>10</a:t>
+              <a:t>1</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4075856118"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1783695778"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
@@ -13061,70 +12598,70 @@
               <a:t>Interestingly, men prioritize maintaining standard of living</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7622912E-4BCA-4537-9CA2-50BCABF11891}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>11</a:t>
+              <a:t>10</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4224686810"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
@@ -13197,70 +12734,70 @@
               <a:t>• Total investments</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7622912E-4BCA-4537-9CA2-50BCABF11891}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>12</a:t>
+              <a:t>11</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3335041866"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
@@ -13368,70 +12905,70 @@
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7622912E-4BCA-4537-9CA2-50BCABF11891}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>13</a:t>
+              <a:t>12</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1825671990"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
@@ -13458,70 +12995,70 @@
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>Consider women's unique retirement risks</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7622912E-4BCA-4537-9CA2-50BCABF11891}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>14</a:t>
+              <a:t>13</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2998580524"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
@@ -13572,70 +13109,70 @@
               <a:t>• Understanding these risks helps guide planning decisions</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7622912E-4BCA-4537-9CA2-50BCABF11891}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>15</a:t>
+              <a:t>14</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1645229688"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
@@ -13693,72 +13230,132 @@
             <a:r>
               <a:rPr lang="en-US" sz="1100" dirty="0"/>
               <a:t>Talk about “What you can do”</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
             <a:fld id="{7622912E-4BCA-4537-9CA2-50BCABF11891}" type="slidenum">
-              <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>16</a:t>
+              <a:rPr kumimoji="0" lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClrTx/>
+                <a:buSzTx/>
+                <a:buFontTx/>
+                <a:buNone/>
+                <a:tabLst/>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>15</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3942067438"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
@@ -13829,70 +13426,70 @@
               <a:t>Talk about “What you can do”</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7622912E-4BCA-4537-9CA2-50BCABF11891}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>17</a:t>
+              <a:t>16</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3141165659"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
@@ -13945,70 +13542,70 @@
               <a:t>Talk about What you can do</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7622912E-4BCA-4537-9CA2-50BCABF11891}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>18</a:t>
+              <a:t>17</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3195346401"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
@@ -14061,187 +13658,70 @@
               <a:t>Talk about What you can do</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7622912E-4BCA-4537-9CA2-50BCABF11891}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>19</a:t>
+              <a:t>18</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1229729251"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
-[...116 lines deleted...]
-<file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
@@ -14298,70 +13778,180 @@
               <a:t>Talk about what you can do</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7622912E-4BCA-4537-9CA2-50BCABF11891}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>20</a:t>
+              <a:t>19</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4169914351"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" dirty="0"/>
+              <a:t>Everything you’ll see today comes from Midland National Life Insurance Company’s 2024 Empowered Study—</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" dirty="0"/>
+              <a:t>In which they surveyed 611 consumers across ages and life stages. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" dirty="0"/>
+              <a:t>The goal was to understand the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" i="1" dirty="0"/>
+              <a:t>unique</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" dirty="0"/>
+              <a:t> challenges women face when planning for retirement.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{7622912E-4BCA-4537-9CA2-50BCABF11891}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>2</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="580126652"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
@@ -14419,70 +14009,70 @@
               <a:t>• Help create long-term financial plans</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7622912E-4BCA-4537-9CA2-50BCABF11891}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>21</a:t>
+              <a:t>20</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2588919215"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
@@ -14529,70 +14119,70 @@
               <a:t>- Quotes from our survey respondents of how a financial professional has supported their financial journey</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7622912E-4BCA-4537-9CA2-50BCABF11891}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>22</a:t>
+              <a:t>21</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="490308138"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
@@ -14652,70 +14242,70 @@
               <a:t>A financial professional can walk alongside them throughout their financial journey</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7622912E-4BCA-4537-9CA2-50BCABF11891}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>23</a:t>
+              <a:t>22</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1317875791"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
@@ -14743,70 +14333,70 @@
                 <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>Key takeaways for women</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7622912E-4BCA-4537-9CA2-50BCABF11891}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>24</a:t>
+              <a:t>23</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2512073401"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
@@ -14860,70 +14450,70 @@
               <a:t>[read through these]</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7622912E-4BCA-4537-9CA2-50BCABF11891}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>25</a:t>
+              <a:t>24</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="881973135"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
@@ -14981,70 +14571,70 @@
               <a:t>• Ask questions and seek guidance from a financial professional</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7622912E-4BCA-4537-9CA2-50BCABF11891}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>26</a:t>
+              <a:t>25</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="392983755"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
@@ -15065,180 +14655,70 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7622912E-4BCA-4537-9CA2-50BCABF11891}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>27</a:t>
+              <a:t>26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="708486014"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-[...108 lines deleted...]
-<file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
@@ -15303,70 +14783,70 @@
               <a:t>• Key financial risks women face — and ways to plan for them</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7622912E-4BCA-4537-9CA2-50BCABF11891}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4</a:t>
+              <a:t>3</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3720421446"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
@@ -15431,70 +14911,70 @@
               <a:t>• Women increasingly becoming financial decision-makers</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7622912E-4BCA-4537-9CA2-50BCABF11891}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5</a:t>
+              <a:t>4</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="635771625"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
@@ -15559,70 +15039,70 @@
               <a:t>• Are women confident and prepared to manage this wealth?</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7622912E-4BCA-4537-9CA2-50BCABF11891}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>6</a:t>
+              <a:t>5</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1560056697"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
@@ -15680,70 +15160,70 @@
               <a:t>• That’s approximately $100T </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7622912E-4BCA-4537-9CA2-50BCABF11891}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7</a:t>
+              <a:t>6</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3394996418"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
@@ -15801,70 +15281,70 @@
               <a:t>Not listed, but grey divorce is trending</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7622912E-4BCA-4537-9CA2-50BCABF11891}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>8</a:t>
+              <a:t>7</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1314768771"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
@@ -15935,242 +15415,436 @@
               <a:t>• Financial knowledge builds confidence before those moments</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7622912E-4BCA-4537-9CA2-50BCABF11891}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9</a:t>
+              <a:t>8</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2071936219"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
+<file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" dirty="0">
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Women might eventually become the primary financial decision-makers in their household, but they might not be fully prepared for that role</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" dirty="0">
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Financial preparedness gap exists</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" dirty="0">
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>To help women achieve their retirement goals, this gap needs to be addressed</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{7622912E-4BCA-4537-9CA2-50BCABF11891}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>9</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4075856118"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...10 lines deleted...]
-
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" userDrawn="1">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="1_Title Slide">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2760117020"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2838999800"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
-  <p:cSld name="Custom Layout">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" userDrawn="1">
+  <p:cSld name="1_Custom Layout">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="TextBox 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{51E4C653-364A-5D76-3B4D-7E0B65B4330E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1" y="6596390"/>
+            <a:ext cx="1731948" cy="261610"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>38685Y</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3033812592"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" userDrawn="1">
+  <p:cSld name="1_Title Only">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2179834748"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2843722743"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-</p:sldLayout>
-[...28 lines deleted...]
-  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <p:hf hdr="0" ftr="0"/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Custom Layout">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1806853357"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2759643519"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Custom Layout">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1047818211"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2806015838"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="1_Custom Layout">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -16303,197 +15977,189 @@
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2187103262"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="547374804"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Custom Layout">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="63404117"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1439840806"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" userDrawn="1">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="1_Title Only">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3269033042"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2879348019"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:hf hdr="0" ftr="0"/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
+          <a:blip r:embed="rId5">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="-2032"/>
             <a:ext cx="12192000" cy="6860032"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="TextBox 8"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr userDrawn="1"/>
@@ -16579,65 +16245,67 @@
           <a:xfrm>
             <a:off x="10282686" y="6596390"/>
             <a:ext cx="1909313" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1100" kern="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg2"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>REV 4-26</a:t>
+              <a:t>REV 10-26</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="99253598"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1966100359"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2147483693" r:id="rId1"/>
+    <p:sldLayoutId id="2147483664" r:id="rId1"/>
+    <p:sldLayoutId id="2147483673" r:id="rId2"/>
+    <p:sldLayoutId id="2147483674" r:id="rId3"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mj-lt"/>
           <a:ea typeface="+mj-ea"/>
           <a:cs typeface="+mj-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
@@ -17011,65 +16679,65 @@
           <a:xfrm>
             <a:off x="10282686" y="6596390"/>
             <a:ext cx="1909313" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1100" kern="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg2"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>REV 4-26</a:t>
+              <a:t>REV 10-26</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1891612370"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3253259035"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2147483665" r:id="rId1"/>
+    <p:sldLayoutId id="2147483666" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mj-lt"/>
           <a:ea typeface="+mj-ea"/>
           <a:cs typeface="+mj-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
@@ -17341,167 +17009,168 @@
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
+          <a:blip r:embed="rId4">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="-2032"/>
-            <a:ext cx="12192000" cy="6860032"/>
+            <a:off x="1" y="-2031"/>
+            <a:ext cx="12191999" cy="6860031"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="TextBox 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F9A8EB62-5EBF-3BC7-CC2A-159EEE4457F0}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FF8BE3F6-139B-5156-3462-4178E7A6618C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1" y="6596390"/>
             <a:ext cx="1731948" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1100" kern="1200" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="bg2"/>
+                  <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>38685Y</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D66A468-8303-B7E9-F53B-B9D22AEAAC56}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D1A7FFFD-EFBD-0E21-055A-E7FAFBA25162}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10282686" y="6596390"/>
             <a:ext cx="1909313" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1100" kern="1200" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="bg2"/>
+                  <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>REV 4-26</a:t>
+              <a:t>REV 10-26</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3014105256"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1844112286"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2147483671" r:id="rId1"/>
+    <p:sldLayoutId id="2147483668" r:id="rId1"/>
+    <p:sldLayoutId id="2147483669" r:id="rId2"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mj-lt"/>
           <a:ea typeface="+mj-ea"/>
           <a:cs typeface="+mj-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
@@ -17773,915 +17442,50 @@
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...863 lines deleted...]
-        <p:blipFill>
           <a:blip r:embed="rId4">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1" y="-2031"/>
             <a:ext cx="12191999" cy="6860031"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="TextBox 2">
             <a:extLst>
@@ -18740,66 +17544,66 @@
           <a:xfrm>
             <a:off x="8479766" y="6596390"/>
             <a:ext cx="3712233" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1100" kern="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg2"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>REV 4-26</a:t>
+              <a:t>REV 10-26</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1798751566"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3671969279"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2147483677" r:id="rId1"/>
-    <p:sldLayoutId id="2147483680" r:id="rId2"/>
+    <p:sldLayoutId id="2147483671" r:id="rId1"/>
+    <p:sldLayoutId id="2147483672" r:id="rId2"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mj-lt"/>
           <a:ea typeface="+mj-ea"/>
           <a:cs typeface="+mj-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
@@ -19041,986 +17845,484 @@
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.gif"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.gif"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.gif"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.gif"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.gif"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.gif"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.gif"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.gif"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.gif"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.harvard.edu/blog/why-men-often-die-earlier-than-women-201602199137" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.gif"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.gif"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.gif"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.gif"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.gif"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.gif"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.gif"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.gif"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.gif"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.gif"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.midlandnational.com/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.midlandnational.com/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.limra.com/en/newsroom/help-protect-our-families-archive/archives/2022/help-protect-our-families-march/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.limra.com/en/newsroom/help-protect-our-families-archive/archives/2022/help-protect-our-families-march/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wealthsolutionsreport.com/2025/01/23/cerulli-women-to-receive-much-of-wealth-expected-to-change-hands-through-2048/?utm_source=chatgpt.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wealthsolutionsreport.com/2025/01/23/cerulli-women-to-receive-much-of-wealth-expected-to-change-hands-through-2048/?utm_source=chatgpt.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medicalnewstoday.com/articles/why-women-in-the-us-now-have-life-expectancy-nearly-6-years-longer-than-men" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnbc.com/2022/04/27/op-ed-recent-widows-need-guidance-with-money-issues.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medicalnewstoday.com/articles/why-women-in-the-us-now-have-life-expectancy-nearly-6-years-longer-than-men" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnbc.com/2022/04/27/op-ed-recent-widows-need-guidance-with-money-issues.html" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="TextBox 1">
+          <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5C1D9D3-4134-6246-EE92-10E9DB1612C1}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{165091A5-577B-D576-F8F1-53C4CE9D4834}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="8BD2FE"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5A210F66-091D-8135-6A7E-90BEF4EFAAB0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3" cstate="print">
+            <a:duotone>
+              <a:prstClr val="black"/>
+              <a:srgbClr val="008DCA">
+                <a:tint val="45000"/>
+                <a:satMod val="400000"/>
+              </a:srgbClr>
+            </a:duotone>
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="-1" t="-30" r="621" b="34"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="152399" y="0"/>
+            <a:ext cx="6796485" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EDC57B45-648B-904E-90C0-FF15A1F2F4D3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4379976" y="3026878"/>
+            <a:ext cx="7473696" cy="1846659"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="6000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="003D69"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Women and Wealth:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="5400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="008DCA"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>The Next Chapter</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA2D97C3-D96F-28F5-3B07-2A6F7D6F9D0F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9703472" y="134908"/>
+            <a:ext cx="2443813" cy="883774"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A32B6BB-5939-58C7-79C7-D23DD9064CA2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11216641" y="6596390"/>
             <a:ext cx="975360" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
               <a:rPr lang="en-US" sz="1100" dirty="0"/>
               <a:t>Page </a:t>
             </a:r>
             <a:fld id="{799F431D-17A9-4C24-AFBD-435F7C21CA6A}" type="slidenum">
               <a:rPr lang="en-US" sz="1100" smtClean="0"/>
               <a:t>1</a:t>
             </a:fld>
             <a:r>
               <a:rPr lang="en-US" sz="1100" dirty="0"/>
               <a:t> of 27</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-    </p:spTree>
-[...31 lines deleted...]
-          <p:cNvPr id="1030" name="Picture 6">
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AB793F5F-5C9F-E66C-FA1C-21AAB48715C3}"/>
-[...407 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{93F6CCD2-D775-D9D1-05DD-14DC0E1F6697}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C9E3336-476C-3C85-20D8-BD072097B2DF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1" y="6596390"/>
             <a:ext cx="1731948" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1100" kern="1200" dirty="0">
-                <a:solidFill>
-[...1 lines deleted...]
-                </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>38685Y</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="TextBox 6">
+          <p:cNvPr id="8" name="TextBox 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BAFECF55-F29D-381B-9577-8D26659459C9}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{516F5880-4FB0-00C5-658D-8C9C8F8BFAA4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11216641" y="6596390"/>
-            <a:ext cx="975360" cy="261610"/>
+            <a:off x="10282686" y="6596390"/>
+            <a:ext cx="1138349" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="r"/>
             <a:r>
               <a:rPr lang="en-US" sz="1100" dirty="0"/>
-              <a:t>Page </a:t>
-[...7 lines deleted...]
-              <a:t> of 27</a:t>
+              <a:t>REV 10-26</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:grpSp>
-[...227 lines deleted...]
-      </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3872084430"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2293068729"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="!!CoverSlideFooterText">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{287ACB7D-C3E3-418A-08E0-1FF13504723B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -20124,57 +18426,51 @@
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="4000" b="1" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Women across all ages share similar retirement goals</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="4000" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="22" name="Chart 21">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AABCC43D-7BDF-AA71-5843-A91C6CAD34D3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr/>
-          <p:nvPr>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="1010654" y="1943043"/>
           <a:ext cx="10447810" cy="3439632"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
             <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="25" name="Rectangle: Rounded Corners 24">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DDA1AEE5-6498-2BC2-52E3-C5576A9A6293}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -20670,51 +18966,51 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11216641" y="6596390"/>
             <a:ext cx="975360" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
               <a:rPr lang="en-US" sz="1100" dirty="0"/>
               <a:t>Page </a:t>
             </a:r>
             <a:fld id="{799F431D-17A9-4C24-AFBD-435F7C21CA6A}" type="slidenum">
               <a:rPr lang="en-US" sz="1100" smtClean="0"/>
-              <a:t>11</a:t>
+              <a:t>10</a:t>
             </a:fld>
             <a:r>
               <a:rPr lang="en-US" sz="1100" dirty="0"/>
               <a:t> of 27</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="3" name="Group 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7498E25F-2230-1256-CCFD-4FA3EA0D9DCE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="476433" y="572110"/>
             <a:ext cx="757779" cy="160020"/>
             <a:chOff x="304800" y="914736"/>
@@ -21010,51 +19306,51 @@
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="24" grpId="0"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Picture 6" descr="A person and person sitting on a ledge&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{647C072B-340F-A26F-430E-9360DCDF5919}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -21888,73 +20184,73 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11216641" y="6596390"/>
             <a:ext cx="975360" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
               <a:rPr lang="en-US" sz="1100" dirty="0"/>
               <a:t>Page </a:t>
             </a:r>
             <a:fld id="{799F431D-17A9-4C24-AFBD-435F7C21CA6A}" type="slidenum">
               <a:rPr lang="en-US" sz="1100" smtClean="0"/>
-              <a:t>12</a:t>
+              <a:t>11</a:t>
             </a:fld>
             <a:r>
               <a:rPr lang="en-US" sz="1100" dirty="0"/>
               <a:t> of 27</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4123131434"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="!!CoverSlideFooterText2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E4C3433B-C04C-4BFF-FA9D-7BFEF3874786}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -22305,51 +20601,51 @@
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10460050" y="6596390"/>
             <a:ext cx="849180" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1100" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg2"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>REV 4-26</a:t>
+              <a:t>REV 10-26</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="25" name="TextBox 24">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{68E208F7-DC22-CD52-EA81-7E2AF47320C4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="758008" y="1499523"/>
             <a:ext cx="5462488" cy="3939540"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
@@ -22499,51 +20795,51 @@
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
               <a:rPr lang="en-US" sz="1100" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Page </a:t>
             </a:r>
             <a:fld id="{799F431D-17A9-4C24-AFBD-435F7C21CA6A}" type="slidenum">
               <a:rPr lang="en-US" sz="1100" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>13</a:t>
+              <a:t>12</a:t>
             </a:fld>
             <a:r>
               <a:rPr lang="en-US" sz="1100" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> of 27</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="3" name="Group 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{923D719F-55E1-0B63-E131-C2FA79CEE286}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
@@ -22754,51 +21050,51 @@
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="en-US"/>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3468190898"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="1026" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8EE219B4-20D7-9D65-676F-9CA35BD9DFB4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -23246,51 +21542,51 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11216641" y="6596390"/>
             <a:ext cx="975360" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
               <a:rPr lang="en-US" sz="1100" dirty="0"/>
               <a:t>Page </a:t>
             </a:r>
             <a:fld id="{799F431D-17A9-4C24-AFBD-435F7C21CA6A}" type="slidenum">
               <a:rPr lang="en-US" sz="1100" smtClean="0"/>
-              <a:t>14</a:t>
+              <a:t>13</a:t>
             </a:fld>
             <a:r>
               <a:rPr lang="en-US" sz="1100" dirty="0"/>
               <a:t> of 27</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="6" name="Group 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6FD0329C-F96F-5D73-0C4C-AA3483F64E1D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="628833" y="724510"/>
             <a:ext cx="757779" cy="160020"/>
             <a:chOff x="304800" y="914736"/>
@@ -23497,51 +21793,51 @@
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="en-US"/>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3092027410"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="!!CoverSlideFooterText2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A3A024D-C41A-214D-CF6A-02B8B60E2D3C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -23658,99 +21954,99 @@
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10460050" y="6596390"/>
             <a:ext cx="849180" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1100" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg2"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>REV 4-26</a:t>
+              <a:t>REV 10-26</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="TextBox 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D6542C2C-B0B0-98A6-D8C7-7C25BBA37DAE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11216641" y="6596390"/>
             <a:ext cx="975360" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
               <a:rPr lang="en-US" sz="1100" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Page </a:t>
             </a:r>
             <a:fld id="{799F431D-17A9-4C24-AFBD-435F7C21CA6A}" type="slidenum">
               <a:rPr lang="en-US" sz="1100" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>15</a:t>
+              <a:t>14</a:t>
             </a:fld>
             <a:r>
               <a:rPr lang="en-US" sz="1100" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> of 27</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="40" name="Group 39">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E5108C6-2ED4-8BF4-16A9-5060C04DDA56}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
@@ -25045,164 +23341,254 @@
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="!!CoverSlideFooterText2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65FA317E-5EF1-C0E3-ADEF-1384BC4D5DA1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
+            <a:off x="10540" y="-261610"/>
             <a:ext cx="4282633" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="00244B"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst>
             <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
               <a:prstClr val="black">
                 <a:alpha val="40000"/>
               </a:prstClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" b="1" dirty="0"/>
+              <a:rPr kumimoji="0" lang="en-US" sz="3600" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="white"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
               <a:t>What you can do:</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr algn="ctr"/>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="8BD2FE"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Consider financial products </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-US" sz="2400" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="8BD2FE"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="8BD2FE"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>like annuities that provide guaranteed income for life. </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-US" sz="2400" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="8BD2FE"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="8BD2FE"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>This helps protect against the risk of outliving your savings.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="10" name="Group 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06C163B5-4870-9E3A-99FD-84C07092E839}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm rot="5663574">
             <a:off x="11042148" y="-754129"/>
             <a:ext cx="1829720" cy="1829720"/>
             <a:chOff x="-416879" y="-567355"/>
             <a:chExt cx="1829720" cy="1829720"/>
           </a:xfrm>
@@ -25247,55 +23633,80 @@
             </a:gradFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
                 <a:shade val="15000"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:pPr algn="ctr"/>
-              <a:endParaRPr lang="en-US">
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClrTx/>
+                <a:buSzTx/>
+                <a:buFontTx/>
+                <a:buNone/>
+                <a:tabLst/>
+                <a:defRPr/>
+              </a:pPr>
+              <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:prstClr val="black"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="12" name="Block Arc 11">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8C7D92C5-6907-AE64-2E08-075C369BD71F}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm rot="16747906">
               <a:off x="-256079" y="-440585"/>
               <a:ext cx="934779" cy="934779"/>
             </a:xfrm>
             <a:prstGeom prst="blockArc">
               <a:avLst>
                 <a:gd name="adj1" fmla="val 21270007"/>
                 <a:gd name="adj2" fmla="val 17290463"/>
@@ -25318,55 +23729,80 @@
             </a:gradFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
                 <a:shade val="15000"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:pPr algn="ctr"/>
-              <a:endParaRPr lang="en-US">
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClrTx/>
+                <a:buSzTx/>
+                <a:buFontTx/>
+                <a:buNone/>
+                <a:tabLst/>
+                <a:defRPr/>
+              </a:pPr>
+              <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:prstClr val="black"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="13" name="Block Arc 12">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F91FD87E-D842-2571-EBAE-4F87ADB5EC0F}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm rot="16488562">
               <a:off x="-220068" y="-360289"/>
               <a:ext cx="1235948" cy="1235948"/>
             </a:xfrm>
             <a:prstGeom prst="blockArc">
               <a:avLst>
                 <a:gd name="adj1" fmla="val 21270007"/>
                 <a:gd name="adj2" fmla="val 17290463"/>
@@ -25389,135 +23825,152 @@
             </a:gradFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
                 <a:shade val="15000"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:pPr algn="ctr"/>
-              <a:endParaRPr lang="en-US">
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClrTx/>
+                <a:buSzTx/>
+                <a:buFontTx/>
+                <a:buNone/>
+                <a:tabLst/>
+                <a:defRPr/>
+              </a:pPr>
+              <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:prstClr val="black"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
-      <p:sp>
-[...41 lines deleted...]
-      </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="TextBox 18">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F67DAC07-62A8-00FB-13F4-B280B490ACF5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4282633" y="6596390"/>
-            <a:ext cx="3130358" cy="261610"/>
+            <a:off x="4384613" y="6324767"/>
+            <a:ext cx="6335325" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr lvl="0">
+              <a:defRPr/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1100" dirty="0"/>
-              <a:t> Source: https://wiserwomen.org/?id=184]</a:t>
+              <a:rPr kumimoji="0" lang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t> Source: </a:t>
             </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" dirty="0">
+                <a:hlinkClick r:id="rId3" tooltip="https://www.health.harvard.edu/blog/why-men-often-die-earlier-than-women-201602199137"/>
+              </a:rPr>
+              <a:t>https://www.health.harvard.edu/blog/why-men-often-die-earlier-than-women-201602199137</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="22" name="Group 21">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54AC38F0-C59B-3D56-DC69-9E6C799DDC2E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="4504737" y="336034"/>
             <a:ext cx="3349880" cy="646331"/>
             <a:chOff x="723018" y="1753348"/>
             <a:chExt cx="3349880" cy="646331"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
@@ -25525,109 +23978,139 @@
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9C749C6A-4FB0-C4C9-067F-2FA2B2831FAD}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1279313" y="1753348"/>
               <a:ext cx="2793585" cy="646331"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </p:spPr>
           <p:txBody>
             <a:bodyPr wrap="none" rtlCol="0">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClrTx/>
+                <a:buSzTx/>
+                <a:buFontTx/>
+                <a:buNone/>
+                <a:tabLst/>
+                <a:defRPr/>
+              </a:pPr>
               <a:r>
-                <a:rPr lang="en-US" sz="3600" b="1" dirty="0"/>
+                <a:rPr kumimoji="0" lang="en-US" sz="3600" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:solidFill>
+                    <a:prstClr val="black"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:uLnTx/>
+                  <a:uFillTx/>
+                  <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:rPr>
                 <a:t>Longevity risk</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="24" name="Picture 23">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE0F9FE4-DBBD-BF4C-C723-004876E28ACD}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId3" cstate="print">
+            <a:blip r:embed="rId4" cstate="print">
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:srcRect/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="723018" y="1819742"/>
               <a:ext cx="513545" cy="513545"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="29" name="Group 28">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{089C8A93-622B-31E0-5F86-46DA80245E88}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="5182569" y="1867436"/>
-            <a:ext cx="5739685" cy="2495558"/>
+            <a:off x="5182568" y="1549761"/>
+            <a:ext cx="5739685" cy="2885196"/>
             <a:chOff x="5151549" y="1558343"/>
             <a:chExt cx="5739685" cy="2495558"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="16" name="Rectangle: Rounded Corners 15">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88645DA3-46B5-697F-0133-F90DC58A13ED}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="5151549" y="1558343"/>
               <a:ext cx="5739685" cy="2495558"/>
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
@@ -25642,228 +24125,311 @@
                   <a:alpha val="40000"/>
                 </a:prstClr>
               </a:outerShdw>
             </a:effectLst>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
                 <a:shade val="15000"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:pPr algn="ctr"/>
-              <a:endParaRPr lang="en-US" sz="2800" dirty="0">
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClrTx/>
+                <a:buSzTx/>
+                <a:buFontTx/>
+                <a:buNone/>
+                <a:tabLst/>
+                <a:defRPr/>
+              </a:pPr>
+              <a:endParaRPr kumimoji="0" lang="en-US" sz="2800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="00604B"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="26" name="TextBox 25">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CFF765F2-9327-52ED-2063-E214BCC0E9C0}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="5205212" y="1771463"/>
-              <a:ext cx="5632361" cy="2062103"/>
+              <a:ext cx="5632361" cy="1899986"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </p:spPr>
           <p:txBody>
             <a:bodyPr wrap="square">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr algn="ctr"/>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClrTx/>
+                <a:buSzTx/>
+                <a:buFontTx/>
+                <a:buNone/>
+                <a:tabLst/>
+                <a:defRPr/>
+              </a:pPr>
               <a:r>
-                <a:rPr lang="en-US" sz="3200" b="1" dirty="0">
+                <a:rPr kumimoji="0" lang="en-US" sz="3200" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
                   <a:solidFill>
                     <a:srgbClr val="003D69"/>
                   </a:solidFill>
+                  <a:effectLst/>
+                  <a:uLnTx/>
+                  <a:uFillTx/>
+                  <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
                 </a:rPr>
-                <a:t>80% of men die married </a:t>
+                <a:t>On average, women live</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr kumimoji="0" lang="en-US" sz="3200" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:solidFill>
+                    <a:srgbClr val="003D69"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:uLnTx/>
+                  <a:uFillTx/>
+                  <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:rPr>
+                <a:t> about 5 to 6 years longer than men in the U.S.</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="en-US" sz="3200" dirty="0">
                   <a:solidFill>
                     <a:srgbClr val="003D69"/>
                   </a:solidFill>
-                  <a:latin typeface="+mj-lt"/>
+                  <a:latin typeface="Calibri" panose="020F0502020204030204"/>
                 </a:rPr>
-                <a:t>but </a:t>
+                <a:t> and roughly </a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="en-US" sz="3200" b="1" dirty="0">
                   <a:solidFill>
                     <a:srgbClr val="003D69"/>
                   </a:solidFill>
+                  <a:latin typeface="Calibri" panose="020F0502020204030204"/>
                 </a:rPr>
-                <a:t>80% of women die single</a:t>
+                <a:t>5 years longer globally</a:t>
               </a:r>
               <a:r>
-                <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:rPr kumimoji="0" lang="en-US" sz="3200" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
                   <a:solidFill>
                     <a:srgbClr val="003D69"/>
                   </a:solidFill>
+                  <a:effectLst/>
+                  <a:uLnTx/>
+                  <a:uFillTx/>
+                  <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
                 </a:rPr>
-                <a:t>, </a:t>
+                <a:t> </a:t>
               </a:r>
               <a:br>
-                <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:rPr kumimoji="0" lang="en-US" sz="3200" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
                   <a:solidFill>
                     <a:srgbClr val="003D69"/>
                   </a:solidFill>
+                  <a:effectLst/>
+                  <a:uLnTx/>
+                  <a:uFillTx/>
+                  <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
                 </a:rPr>
               </a:br>
               <a:r>
-                <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:rPr kumimoji="0" lang="en-US" sz="3200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
                   <a:solidFill>
                     <a:srgbClr val="003D69"/>
                   </a:solidFill>
-                  <a:latin typeface="+mj-lt"/>
+                  <a:effectLst/>
+                  <a:uLnTx/>
+                  <a:uFillTx/>
+                  <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
                 </a:rPr>
-                <a:t>according to the Women’s Institute for a Secure Retirement.</a:t>
+                <a:t>according to Harvard Health.</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
-      <p:sp>
-[...42 lines deleted...]
-      </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="TextBox 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{766C7FCD-B42D-6D65-62A0-3C674877AA17}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5182568" y="4576114"/>
             <a:ext cx="5739686" cy="923330"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="003D69"/>
                 </a:solidFill>
-                <a:latin typeface="+mj-lt"/>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Women tend to live longer than men, meaning they need to plan for a retirement that could last 20 to 30 years or more. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="003D69"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>This increases the risk of running out of savings.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="14" name="Group 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{78252B49-1204-F864-483E-1F992B38E3E1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="628833" y="724510"/>
             <a:ext cx="757779" cy="160020"/>
             <a:chOff x="304800" y="914736"/>
             <a:chExt cx="757779" cy="160020"/>
           </a:xfrm>
@@ -25893,216 +24459,367 @@
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
                 <a:shade val="15000"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:pPr algn="ctr"/>
-              <a:endParaRPr lang="en-US"/>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClrTx/>
+                <a:buSzTx/>
+                <a:buFontTx/>
+                <a:buNone/>
+                <a:tabLst/>
+                <a:defRPr/>
+              </a:pPr>
+              <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="white"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="18" name="Oval 17">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EFCCA78E-9D0A-5D06-C6D5-E0E7953437A0}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="504053" y="914736"/>
               <a:ext cx="160020" cy="160020"/>
             </a:xfrm>
             <a:prstGeom prst="ellipse">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="6CE5FF"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
                 <a:shade val="15000"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:pPr algn="ctr"/>
-              <a:endParaRPr lang="en-US"/>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClrTx/>
+                <a:buSzTx/>
+                <a:buFontTx/>
+                <a:buNone/>
+                <a:tabLst/>
+                <a:defRPr/>
+              </a:pPr>
+              <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="white"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="20" name="Oval 19">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66176DC5-6A9B-DA66-43FB-DDF4A48C233E}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="703306" y="914736"/>
               <a:ext cx="160020" cy="160020"/>
             </a:xfrm>
             <a:prstGeom prst="ellipse">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="008DCA"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
                 <a:shade val="15000"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:pPr algn="ctr"/>
-              <a:endParaRPr lang="en-US"/>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClrTx/>
+                <a:buSzTx/>
+                <a:buFontTx/>
+                <a:buNone/>
+                <a:tabLst/>
+                <a:defRPr/>
+              </a:pPr>
+              <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="white"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="21" name="Oval 20">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D5EE4427-8C0C-7A7B-F043-5902A6959D57}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="902559" y="914736"/>
               <a:ext cx="160020" cy="160020"/>
             </a:xfrm>
             <a:prstGeom prst="ellipse">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="71D3FF"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
                 <a:shade val="15000"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:pPr algn="ctr"/>
-              <a:endParaRPr lang="en-US"/>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClrTx/>
+                <a:buSzTx/>
+                <a:buFontTx/>
+                <a:buNone/>
+                <a:tabLst/>
+                <a:defRPr/>
+              </a:pPr>
+              <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="white"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{922CEF6E-3CBD-20FA-79F7-D15EDD5FCECD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3573790" y="6603357"/>
+            <a:ext cx="5254388" cy="261610"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" b="1" dirty="0"/>
+              <a:t>FOR AGENT USE ONLY. NOT TO BE USED FOR CONSUMER SOLICITATION PURPOSES.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3973193361"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="593728256"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
@@ -26310,51 +25027,51 @@
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="!!CoverSlideFooterText2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65FA317E-5EF1-C0E3-ADEF-1384BC4D5DA1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -26951,98 +25668,98 @@
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
               <a:rPr lang="en-US" sz="1100" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Page </a:t>
             </a:r>
             <a:fld id="{799F431D-17A9-4C24-AFBD-435F7C21CA6A}" type="slidenum">
               <a:rPr lang="en-US" sz="1100" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>17</a:t>
+              <a:t>16</a:t>
             </a:fld>
             <a:r>
               <a:rPr lang="en-US" sz="1100" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> of 27</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="TextBox 15">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46619735-ABC4-8F5F-A3E6-0BD1560F89D1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10460050" y="6596390"/>
             <a:ext cx="849180" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1100" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg2"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>REV 4-26</a:t>
+              <a:t>REV 10-26</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="17" name="Group 16">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5BDA907-75A3-7133-1744-AD31F72CE7C8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="10930340" y="479149"/>
             <a:ext cx="757779" cy="160020"/>
             <a:chOff x="304800" y="914736"/>
             <a:chExt cx="757779" cy="160020"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
@@ -27487,51 +26204,51 @@
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="22" name="Group 21">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{223DBB2D-0B1B-AC89-9CF8-D52FBD0AF190}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -28130,51 +26847,51 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11216641" y="6596390"/>
             <a:ext cx="975360" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
               <a:rPr lang="en-US" sz="1100" dirty="0"/>
               <a:t>Page </a:t>
             </a:r>
             <a:fld id="{799F431D-17A9-4C24-AFBD-435F7C21CA6A}" type="slidenum">
               <a:rPr lang="en-US" sz="1100" smtClean="0"/>
-              <a:t>18</a:t>
+              <a:t>17</a:t>
             </a:fld>
             <a:r>
               <a:rPr lang="en-US" sz="1100" dirty="0"/>
               <a:t> of 27</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="3" name="Group 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8B547FB-75F3-847A-508E-F7B248B441B5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="628833" y="724510"/>
             <a:ext cx="757779" cy="160020"/>
             <a:chOff x="304800" y="914736"/>
@@ -28623,51 +27340,51 @@
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="!!CoverSlideFooterText2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65FA317E-5EF1-C0E3-ADEF-1384BC4D5DA1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -29280,98 +27997,98 @@
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
               <a:rPr lang="en-US" sz="1100" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Page </a:t>
             </a:r>
             <a:fld id="{799F431D-17A9-4C24-AFBD-435F7C21CA6A}" type="slidenum">
               <a:rPr lang="en-US" sz="1100" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>19</a:t>
+              <a:t>18</a:t>
             </a:fld>
             <a:r>
               <a:rPr lang="en-US" sz="1100" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> of 27</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8997BD28-7041-0195-E2C9-6AF61A313D6A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10460050" y="6596390"/>
             <a:ext cx="849180" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1100" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg2"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>REV 4-26</a:t>
+              <a:t>REV 10-26</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="6" name="Group 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50EF16FC-3F30-714B-C6EA-FBE1FDA895E5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="10930340" y="479149"/>
             <a:ext cx="757779" cy="160020"/>
             <a:chOff x="304800" y="914736"/>
             <a:chExt cx="757779" cy="160020"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
@@ -29816,381 +28533,51 @@
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
-[...329 lines deleted...]
-<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="2" name="Group 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13EE57E3-2FB2-D9A1-1479-0C9136E719DC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -30821,51 +29208,51 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11216641" y="6596390"/>
             <a:ext cx="975360" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
               <a:rPr lang="en-US" sz="1100" dirty="0"/>
               <a:t>Page </a:t>
             </a:r>
             <a:fld id="{799F431D-17A9-4C24-AFBD-435F7C21CA6A}" type="slidenum">
               <a:rPr lang="en-US" sz="1100" smtClean="0"/>
-              <a:t>20</a:t>
+              <a:t>19</a:t>
             </a:fld>
             <a:r>
               <a:rPr lang="en-US" sz="1100" dirty="0"/>
               <a:t> of 27</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="21" name="TextBox 20">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{83456036-1741-427E-C55B-23A2612AD654}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4282633" y="6595292"/>
             <a:ext cx="6453050" cy="261610"/>
           </a:xfrm>
@@ -31349,51 +29736,1324 @@
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="31" name="Picture 30" descr="A logo with a person's face&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C39EE00-84A8-E766-AA3E-36CB631153C8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9563232" y="211976"/>
+            <a:ext cx="2526916" cy="884420"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{864D5728-79C2-70C5-B0E6-163CC8F36DFE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="317679" y="375876"/>
+            <a:ext cx="9181428" cy="1200329"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" b="1" dirty="0"/>
+              <a:t>Sammons Financial Group® Empowered study </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="3600" b="1" dirty="0"/>
+            </a:br>
+            <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="9" name="Group 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A45230D3-397E-738C-CE5A-1EACCE0BC4C1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="279043" y="1033945"/>
+            <a:ext cx="4854932" cy="1573000"/>
+            <a:chOff x="1434606" y="1893541"/>
+            <a:chExt cx="4481192" cy="1573000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Freeform: Shape 9">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33F2DB94-4AFB-9E29-ADC3-089DA213505F}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1434606" y="1893541"/>
+              <a:ext cx="4481192" cy="1573000"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst>
+                <a:gd name="connsiteX0" fmla="*/ 1375633 w 1772605"/>
+                <a:gd name="connsiteY0" fmla="*/ 669714 h 669714"/>
+                <a:gd name="connsiteX1" fmla="*/ 0 w 1772605"/>
+                <a:gd name="connsiteY1" fmla="*/ 669714 h 669714"/>
+                <a:gd name="connsiteX2" fmla="*/ 0 w 1772605"/>
+                <a:gd name="connsiteY2" fmla="*/ 396973 h 669714"/>
+                <a:gd name="connsiteX3" fmla="*/ 396973 w 1772605"/>
+                <a:gd name="connsiteY3" fmla="*/ 0 h 669714"/>
+                <a:gd name="connsiteX4" fmla="*/ 1772605 w 1772605"/>
+                <a:gd name="connsiteY4" fmla="*/ 0 h 669714"/>
+                <a:gd name="connsiteX5" fmla="*/ 1772605 w 1772605"/>
+                <a:gd name="connsiteY5" fmla="*/ 272742 h 669714"/>
+                <a:gd name="connsiteX6" fmla="*/ 1375633 w 1772605"/>
+                <a:gd name="connsiteY6" fmla="*/ 669714 h 669714"/>
+              </a:gdLst>
+              <a:ahLst/>
+              <a:cxnLst>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX0" y="connsiteY0"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX1" y="connsiteY1"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX2" y="connsiteY2"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX3" y="connsiteY3"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX4" y="connsiteY4"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX5" y="connsiteY5"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX6" y="connsiteY6"/>
+                </a:cxn>
+              </a:cxnLst>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="1772605" h="669714">
+                  <a:moveTo>
+                    <a:pt x="1375633" y="669714"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="669714"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="396973"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="0" y="177758"/>
+                    <a:pt x="177757" y="0"/>
+                    <a:pt x="396973" y="0"/>
+                  </a:cubicBezTo>
+                  <a:lnTo>
+                    <a:pt x="1772605" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1772605" y="272742"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="1772605" y="491957"/>
+                    <a:pt x="1594848" y="669714"/>
+                    <a:pt x="1375633" y="669714"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:solidFill>
+              <a:srgbClr val="15B7FF"/>
+            </a:solidFill>
+            <a:ln w="14168" cap="flat">
+              <a:noFill/>
+              <a:prstDash val="solid"/>
+              <a:miter/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-IN">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="TextBox 10">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D91E61A-7E25-F38F-D79D-19F949DE1B6F}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3250893" y="2242755"/>
+              <a:ext cx="2119816" cy="923330"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" rtlCol="0" anchor="ctr">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" kern="0" dirty="0">
+                  <a:solidFill>
+                    <a:schemeClr val="bg1"/>
+                  </a:solidFill>
+                  <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>consumers surveyed; study was conducted January - March 2024</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="TextBox 11">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0852DDB0-4720-41E6-0ED5-AFF07B6EC987}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1747388" y="2070450"/>
+              <a:ext cx="1628971" cy="1200329"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="none" rtlCol="0" anchor="ctr">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="en-US" sz="7200" dirty="0">
+                  <a:solidFill>
+                    <a:schemeClr val="bg1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Segoe UI Black" panose="020B0A02040204020203" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Segoe UI Black" panose="020B0A02040204020203" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>611</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-IN" sz="7200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Segoe UI Black" panose="020B0A02040204020203" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Segoe UI Black" panose="020B0A02040204020203" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="13" name="Chart 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{09ED7B7A-956F-0362-2BF7-6953F05D58FF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr/>
+          <p:nvPr/>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="5142715" y="2596341"/>
+          <a:ext cx="5833371" cy="4141673"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+            <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId4"/>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="14" name="Chart 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95780A08-A3E7-7720-D2F0-6039EBB765B7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr/>
+          <p:nvPr/>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1355725" y="2596341"/>
+          <a:ext cx="5359400" cy="4141673"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+            <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId5"/>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="!!CoverSlideFooterText">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F024DF9-A58D-04B6-C0CA-9ADE32C86F90}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1172684" y="3718593"/>
+            <a:ext cx="1683187" cy="1642760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="57150" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="00244B"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
+              <a:prstClr val="black">
+                <a:alpha val="40000"/>
+              </a:prstClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="0" sz="1400" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="CCCCCC"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="!!CoverSlideFooterText">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE8CC50F-D2B1-AB56-6714-B936414B7707}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-980129" y="3906523"/>
+            <a:ext cx="1298076" cy="1266899"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="57150" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="008DCA"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
+              <a:prstClr val="black">
+                <a:alpha val="40000"/>
+              </a:prstClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="0" sz="1400" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="CCCCCC"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="TextBox 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{759E7A98-D015-F323-AF7F-BE5FB6264367}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11216641" y="6596390"/>
+            <a:ext cx="975360" cy="261610"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" dirty="0"/>
+              <a:t>Page </a:t>
+            </a:r>
+            <a:fld id="{799F431D-17A9-4C24-AFBD-435F7C21CA6A}" type="slidenum">
+              <a:rPr lang="en-US" sz="1100" smtClean="0"/>
+              <a:t>2</a:t>
+            </a:fld>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" dirty="0"/>
+              <a:t> of 27</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="TextBox 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BBD55C4C-A261-8ECC-05F0-2AA0BE039C5A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1500651" y="6607209"/>
+            <a:ext cx="7284128" cy="261610"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" b="0" i="1" u="none" strike="noStrike" baseline="0" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Source: Sammons Financial Group Empowered 2024 Study</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="20" name="Group 19">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA20858D-6C06-BF8A-B104-97EB9FA1EA9E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm rot="16200000">
+            <a:off x="-141220" y="575046"/>
+            <a:ext cx="757779" cy="160020"/>
+            <a:chOff x="304800" y="914736"/>
+            <a:chExt cx="757779" cy="160020"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="Oval 20">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{16EBFA29-9668-6F10-2045-A875A0AC7FDB}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="304800" y="914736"/>
+              <a:ext cx="160020" cy="160020"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="003D69"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="15000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="Oval 21">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D362C86D-E0B3-B668-C9BE-A27958376A10}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="504053" y="914736"/>
+              <a:ext cx="160020" cy="160020"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="00244B"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="15000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Oval 22">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{98256020-C31F-AEA7-1649-4202E6C1E530}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="703306" y="914736"/>
+              <a:ext cx="160020" cy="160020"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="008DCA"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="15000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="Oval 23">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A44330AE-FA35-ABBB-7B9B-F707223AE503}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="902559" y="914736"/>
+              <a:ext cx="160020" cy="160020"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="71D3FF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="15000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="25" name="Group 24">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF845435-6AB1-428D-4DD1-A0B3CDCB5AC0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm rot="8404202">
+            <a:off x="11554338" y="1592488"/>
+            <a:ext cx="1829720" cy="1829720"/>
+            <a:chOff x="-416879" y="-567355"/>
+            <a:chExt cx="1829720" cy="1829720"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="26" name="Block Arc 25">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8674ADF7-C8A8-783B-68D4-7EE9224EF153}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="15449916">
+              <a:off x="-416879" y="-567355"/>
+              <a:ext cx="1829720" cy="1829720"/>
+            </a:xfrm>
+            <a:prstGeom prst="blockArc">
+              <a:avLst>
+                <a:gd name="adj1" fmla="val 21270007"/>
+                <a:gd name="adj2" fmla="val 17290463"/>
+                <a:gd name="adj3" fmla="val 2810"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:gradFill>
+              <a:gsLst>
+                <a:gs pos="100000">
+                  <a:schemeClr val="bg1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:gs>
+                <a:gs pos="1000">
+                  <a:srgbClr val="003D69"/>
+                </a:gs>
+              </a:gsLst>
+              <a:lin ang="2700000" scaled="1"/>
+            </a:gradFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="15000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="28" name="Block Arc 27">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5DA8DFDB-DD76-31E7-5DE7-74E5FF9D3CD3}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16488562">
+              <a:off x="-220068" y="-360289"/>
+              <a:ext cx="1235948" cy="1235948"/>
+            </a:xfrm>
+            <a:prstGeom prst="blockArc">
+              <a:avLst>
+                <a:gd name="adj1" fmla="val 21270007"/>
+                <a:gd name="adj2" fmla="val 17290463"/>
+                <a:gd name="adj3" fmla="val 2810"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:gradFill>
+              <a:gsLst>
+                <a:gs pos="100000">
+                  <a:schemeClr val="bg1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:gs>
+                <a:gs pos="1000">
+                  <a:srgbClr val="00244B"/>
+                </a:gs>
+              </a:gsLst>
+              <a:lin ang="2700000" scaled="1"/>
+            </a:gradFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="15000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3776857102"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                        <p:cond evt="onBegin" delay="0">
+                          <p:tn val="2"/>
+                        </p:cond>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="22" presetClass="entr" presetSubtype="8" fill="hold" nodeType="afterEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="9"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="wipe(left)">
+                                      <p:cBhvr>
+                                        <p:cTn id="7" dur="1000"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="9"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                        <p:par>
+                          <p:cTn id="8" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="1000"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="9" presetID="42" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="afterEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="10" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="14"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="11" dur="1000"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="14"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="12" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="14"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="13" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="14"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y+.1"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="14" presetID="47" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="15" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="13"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="16" dur="1000"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="13"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="17" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="13"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="18" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="13"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y-.1"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+    <p:bldLst>
+      <p:bldGraphic spid="13" grpId="0">
+        <p:bldAsOne/>
+      </p:bldGraphic>
+      <p:bldGraphic spid="14" grpId="0">
+        <p:bldAsOne/>
+      </p:bldGraphic>
+    </p:bldLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4100" name="Picture 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A72510E-8EBC-7DC1-2C6A-2731F1D80C9E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -31852,51 +31512,51 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11216641" y="6596390"/>
             <a:ext cx="975360" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
               <a:rPr lang="en-US" sz="1100" dirty="0"/>
               <a:t>Page </a:t>
             </a:r>
             <a:fld id="{799F431D-17A9-4C24-AFBD-435F7C21CA6A}" type="slidenum">
               <a:rPr lang="en-US" sz="1100" smtClean="0"/>
-              <a:t>21</a:t>
+              <a:t>20</a:t>
             </a:fld>
             <a:r>
               <a:rPr lang="en-US" sz="1100" dirty="0"/>
               <a:t> of 27</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="6" name="Group 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D21846E-1497-1678-6BD1-4FDB940A8D3F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="628833" y="724510"/>
             <a:ext cx="757779" cy="160020"/>
             <a:chOff x="304800" y="914736"/>
@@ -32103,51 +31763,51 @@
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="en-US"/>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="750463146"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="!!CoverSlideFooterText2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D754A54D-B7D2-E690-E3BD-87BE91F5BAB2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -33363,51 +33023,51 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11216641" y="6596390"/>
             <a:ext cx="975360" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
               <a:rPr lang="en-US" sz="1100" dirty="0"/>
               <a:t>Page </a:t>
             </a:r>
             <a:fld id="{799F431D-17A9-4C24-AFBD-435F7C21CA6A}" type="slidenum">
               <a:rPr lang="en-US" sz="1100" smtClean="0"/>
-              <a:t>22</a:t>
+              <a:t>21</a:t>
             </a:fld>
             <a:r>
               <a:rPr lang="en-US" sz="1100" dirty="0"/>
               <a:t> of 27</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="9" name="Group 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6128F0FB-07BC-5C15-07FF-FDB6296655D3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="664965" y="502466"/>
             <a:ext cx="757779" cy="160020"/>
             <a:chOff x="304800" y="914736"/>
@@ -33989,51 +33649,51 @@
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="!!CoverSlideFooterText">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CE4614B7-2FBB-C902-7B01-81AC3F13CB47}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -34473,57 +34133,51 @@
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="en-US">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="5" name="Chart 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1650CB9D-CD16-0130-4A76-B7FB445BF4E8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr/>
-          <p:nvPr>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="4305786" y="912567"/>
           <a:ext cx="7886214" cy="5418667"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
             <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="TextBox 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{45761571-845C-9766-23CF-443D385DD9DD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -34583,51 +34237,51 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11216641" y="6596390"/>
             <a:ext cx="975360" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
               <a:rPr lang="en-US" sz="1100" dirty="0"/>
               <a:t>Page </a:t>
             </a:r>
             <a:fld id="{799F431D-17A9-4C24-AFBD-435F7C21CA6A}" type="slidenum">
               <a:rPr lang="en-US" sz="1100" smtClean="0"/>
-              <a:t>23</a:t>
+              <a:t>22</a:t>
             </a:fld>
             <a:r>
               <a:rPr lang="en-US" sz="1100" dirty="0"/>
               <a:t> of 27</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="6" name="Group 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08474C8C-231E-58B7-73B2-354E69C0C9D6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="628833" y="724510"/>
             <a:ext cx="757779" cy="160020"/>
             <a:chOff x="304800" y="914736"/>
@@ -34834,51 +34488,51 @@
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="en-US"/>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="781862946"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2050" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A315D2D7-13E2-5042-6A72-516D7DB4A507}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -35341,51 +34995,51 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11216641" y="6596390"/>
             <a:ext cx="975360" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
               <a:rPr lang="en-US" sz="1100" dirty="0"/>
               <a:t>Page </a:t>
             </a:r>
             <a:fld id="{799F431D-17A9-4C24-AFBD-435F7C21CA6A}" type="slidenum">
               <a:rPr lang="en-US" sz="1100" smtClean="0"/>
-              <a:t>24</a:t>
+              <a:t>23</a:t>
             </a:fld>
             <a:r>
               <a:rPr lang="en-US" sz="1100" dirty="0"/>
               <a:t> of 27</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="5" name="Group 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33C78FA0-FB6C-142E-5182-7147432ECF75}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="628833" y="724510"/>
             <a:ext cx="757779" cy="160020"/>
             <a:chOff x="304800" y="914736"/>
@@ -35592,51 +35246,51 @@
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="en-US"/>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="963877397"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="45" name="Group 44">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{357F5B11-588A-4C44-2E9D-2C57827CBC36}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -37021,51 +36675,51 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11216641" y="6596390"/>
             <a:ext cx="975360" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
               <a:rPr lang="en-US" sz="1100" dirty="0"/>
               <a:t>Page </a:t>
             </a:r>
             <a:fld id="{799F431D-17A9-4C24-AFBD-435F7C21CA6A}" type="slidenum">
               <a:rPr lang="en-US" sz="1100" smtClean="0"/>
-              <a:t>25</a:t>
+              <a:t>24</a:t>
             </a:fld>
             <a:r>
               <a:rPr lang="en-US" sz="1100" dirty="0"/>
               <a:t> of 27</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="10" name="Group 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8FFCAF1A-88FF-0646-D628-FC3CDDB205C4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm rot="16200000">
             <a:off x="-141220" y="575046"/>
             <a:ext cx="757779" cy="160020"/>
             <a:chOff x="304800" y="914736"/>
@@ -37764,51 +37418,51 @@
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Rectangle 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ECA8F38A-1147-FD73-E91B-6EB20F10994C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -38551,51 +38205,51 @@
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
               <a:rPr lang="en-US" sz="1100" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Page </a:t>
             </a:r>
             <a:fld id="{799F431D-17A9-4C24-AFBD-435F7C21CA6A}" type="slidenum">
               <a:rPr lang="en-US" sz="1100" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>26</a:t>
+              <a:t>25</a:t>
             </a:fld>
             <a:r>
               <a:rPr lang="en-US" sz="1100" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> of 27</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="11" name="Group 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE01BA3B-4A0B-8ADB-FDCC-5EA47953F784}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
@@ -38870,69 +38524,69 @@
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10282686" y="6596390"/>
             <a:ext cx="933955" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1100" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg2"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>REV 4-26</a:t>
+              <a:t>REV 10-26</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2201501673"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8C2169D-30D0-1499-5158-B38368F7A452}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -39132,1370 +38786,85 @@
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
               <a:rPr lang="en-US" sz="1100" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Page </a:t>
             </a:r>
             <a:fld id="{799F431D-17A9-4C24-AFBD-435F7C21CA6A}" type="slidenum">
               <a:rPr lang="en-US" sz="1100" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>27</a:t>
+              <a:t>26</a:t>
             </a:fld>
             <a:r>
               <a:rPr lang="en-US" sz="1100" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> of 27</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1708706482"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition p14:dur="0"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-[...1283 lines deleted...]
-<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Google Shape;273;p51">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37CD3BC7-4A9A-96D9-AA08-8DC28E9BD03A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -40973,51 +39342,51 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11216641" y="6596390"/>
             <a:ext cx="975360" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
               <a:rPr lang="en-US" sz="1100" dirty="0"/>
               <a:t>Page </a:t>
             </a:r>
             <a:fld id="{799F431D-17A9-4C24-AFBD-435F7C21CA6A}" type="slidenum">
               <a:rPr lang="en-US" sz="1100" smtClean="0"/>
-              <a:t>4</a:t>
+              <a:t>3</a:t>
             </a:fld>
             <a:r>
               <a:rPr lang="en-US" sz="1100" dirty="0"/>
               <a:t> of 27</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="49" name="Group 48">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A4C956E-C0D9-0944-D4CA-EAE0F4F049DB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="3682735" y="1147747"/>
             <a:ext cx="8489738" cy="548640"/>
             <a:chOff x="3702262" y="1385259"/>
@@ -42576,51 +40945,51 @@
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="TextBox 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F0FDBA73-B377-5E6A-0B1F-B6AD2B57FC27}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -42628,51 +40997,51 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11216641" y="6596390"/>
             <a:ext cx="975360" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
               <a:rPr lang="en-US" sz="1100" dirty="0"/>
               <a:t>Page </a:t>
             </a:r>
             <a:fld id="{799F431D-17A9-4C24-AFBD-435F7C21CA6A}" type="slidenum">
               <a:rPr lang="en-US" sz="1100" smtClean="0"/>
-              <a:t>5</a:t>
+              <a:t>4</a:t>
             </a:fld>
             <a:r>
               <a:rPr lang="en-US" sz="1100" dirty="0"/>
               <a:t> of 27</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Picture 2" descr="A person touching a digital screen&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65ABA9D5-58F8-DB46-0072-FA599126F4C3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3" cstate="print">
             <a:duotone>
@@ -43319,51 +41688,51 @@
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="en-US"/>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1863426520"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D9213E2-C814-1080-205C-7ADDE16D8A34}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -43817,57 +42186,51 @@
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="en-US"/>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="5" name="Diagram 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A0078CE-E9B5-8196-0688-96EFDFAFC20E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr/>
-          <p:nvPr>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="6179744" y="536365"/>
           <a:ext cx="6419125" cy="5264831"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
             <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId4" r:lo="rId5" r:qs="rId6" r:cs="rId7"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="9" name="Group 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A79E22A4-5A09-ED62-EF53-0769F9E46C80}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm rot="19624310">
@@ -44263,51 +42626,51 @@
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
               <a:rPr lang="en-US" sz="1100" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Page </a:t>
             </a:r>
             <a:fld id="{799F431D-17A9-4C24-AFBD-435F7C21CA6A}" type="slidenum">
               <a:rPr lang="en-US" sz="1100" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>6</a:t>
+              <a:t>5</a:t>
             </a:fld>
             <a:r>
               <a:rPr lang="en-US" sz="1100" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> of 27</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="21" name="TextBox 20">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B6C68C0E-1C03-D4A9-CF0F-650058D3ECA2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
@@ -44353,51 +42716,51 @@
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10282688" y="6596390"/>
             <a:ext cx="1111454" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1100" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg2"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>REV 4-26</a:t>
+              <a:t>REV 10-26</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="TextBox 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3B1A4EEA-14D5-284A-F795-87AE675C1546}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1257306" y="6416578"/>
             <a:ext cx="6588034" cy="430887"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
@@ -44552,51 +42915,51 @@
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="3" grpId="0"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="!!CoverSlideFooterText2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6CA30E46-2178-944C-8C03-5387D043EF81}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -45126,51 +43489,51 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11216641" y="6596390"/>
             <a:ext cx="975360" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
               <a:rPr lang="en-US" sz="1100" dirty="0"/>
               <a:t>Page </a:t>
             </a:r>
             <a:fld id="{799F431D-17A9-4C24-AFBD-435F7C21CA6A}" type="slidenum">
               <a:rPr lang="en-US" sz="1100" smtClean="0"/>
-              <a:t>7</a:t>
+              <a:t>6</a:t>
             </a:fld>
             <a:r>
               <a:rPr lang="en-US" sz="1100" dirty="0"/>
               <a:t> of 27</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2381889934"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
@@ -45283,51 +43646,51 @@
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="8" grpId="0"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="!!CoverSlideFooterText">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46947A83-D4BF-B474-BE7B-5DCAE57849CC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -45447,51 +43810,51 @@
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10460050" y="6596390"/>
             <a:ext cx="849180" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1100" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg2"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>REV 4-26</a:t>
+              <a:t>REV 10-26</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="9" name="Group 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A79E22A4-5A09-ED62-EF53-0769F9E46C80}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm rot="19624310">
             <a:off x="-606024" y="-682702"/>
             <a:ext cx="1829720" cy="1829720"/>
             <a:chOff x="-416879" y="-567355"/>
             <a:chExt cx="1829720" cy="1829720"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
@@ -46516,51 +44879,51 @@
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
               <a:rPr lang="en-US" sz="1100" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Page </a:t>
             </a:r>
             <a:fld id="{799F431D-17A9-4C24-AFBD-435F7C21CA6A}" type="slidenum">
               <a:rPr lang="en-US" sz="1100" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>8</a:t>
+              <a:t>7</a:t>
             </a:fld>
             <a:r>
               <a:rPr lang="en-US" sz="1100" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> of 27</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="30" name="Group 29">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AEEF9899-9875-B364-1870-998EB53FFCE1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
@@ -47472,84 +45835,78 @@
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="10" name="Chart 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B05D29C-8549-A76E-A409-0A0AD9EC90D8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr/>
-          <p:nvPr>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="4817980" y="1420398"/>
           <a:ext cx="6800088" cy="5105200"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
             <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="!!CoverSlideFooterText2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DBF32574-85D2-BCFF-788E-931514323221}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -47855,51 +46212,51 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11216641" y="6596390"/>
             <a:ext cx="975360" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
               <a:rPr lang="en-US" sz="1100" dirty="0"/>
               <a:t>Page </a:t>
             </a:r>
             <a:fld id="{799F431D-17A9-4C24-AFBD-435F7C21CA6A}" type="slidenum">
               <a:rPr lang="en-US" sz="1100" smtClean="0"/>
-              <a:t>9</a:t>
+              <a:t>8</a:t>
             </a:fld>
             <a:r>
               <a:rPr lang="en-US" sz="1100" dirty="0"/>
               <a:t> of 27</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="4" name="Group 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{845BD1A2-01B8-CFE1-44CB-C9F355957DE9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="476433" y="572110"/>
             <a:ext cx="757779" cy="160020"/>
             <a:chOff x="304800" y="914736"/>
@@ -48240,50 +46597,804 @@
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldGraphic spid="10" grpId="0">
         <p:bldAsOne/>
       </p:bldGraphic>
     </p:bldLst>
   </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1030" name="Picture 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AB793F5F-5C9F-E66C-FA1C-21AAB48715C3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3" cstate="print">
+            <a:duotone>
+              <a:prstClr val="black"/>
+              <a:srgbClr val="008DCA">
+                <a:tint val="45000"/>
+                <a:satMod val="400000"/>
+              </a:srgbClr>
+            </a:duotone>
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="25290" r="25290"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="-25878"/>
+            <a:ext cx="5102432" cy="6883878"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Google Shape;274;p33">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E899709-9042-8324-F618-57D73EEEFA54}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5102432" y="2598942"/>
+            <a:ext cx="7089567" cy="1477328"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="4800" b="1" dirty="0">
+                <a:ea typeface="Inter-Regular"/>
+                <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Inter-Regular"/>
+              </a:rPr>
+              <a:t>Financial preparedness:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="4800" b="1" dirty="0">
+                <a:ea typeface="Inter-Regular"/>
+                <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Inter-Regular"/>
+              </a:rPr>
+              <a:t>Exposing the gap</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="26" name="Straight Connector 25">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DEEFAE4E-BCBC-BE9B-AACE-4AFD1E6002C9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5102433" y="-43545"/>
+            <a:ext cx="0" cy="7040880"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="57150">
+            <a:solidFill>
+              <a:srgbClr val="003D69"/>
+            </a:solidFill>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
+              <a:prstClr val="black">
+                <a:alpha val="40000"/>
+              </a:prstClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="!!CoverSlideFooterText1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{048B7119-AF54-3073-A400-16674970F91F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11444408" y="-369127"/>
+            <a:ext cx="1340259" cy="1177296"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="57150" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="008DCA"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
+              <a:prstClr val="black">
+                <a:alpha val="40000"/>
+              </a:prstClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="0" sz="1400" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="CCCCCC"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="!!CoverSlideFooterText">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CC231D83-19A3-CD89-2236-1FCEFFD13D48}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11091512" y="-97570"/>
+            <a:ext cx="1298076" cy="1266899"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="57150" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="003D69"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
+              <a:prstClr val="black">
+                <a:alpha val="40000"/>
+              </a:prstClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="0" sz="1400" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="CCCCCC"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{93F6CCD2-D775-D9D1-05DD-14DC0E1F6697}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1" y="6596390"/>
+            <a:ext cx="1731948" cy="261610"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>38685Y</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BAFECF55-F29D-381B-9577-8D26659459C9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11216641" y="6596390"/>
+            <a:ext cx="975360" cy="261610"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" dirty="0"/>
+              <a:t>Page </a:t>
+            </a:r>
+            <a:fld id="{799F431D-17A9-4C24-AFBD-435F7C21CA6A}" type="slidenum">
+              <a:rPr lang="en-US" sz="1100" smtClean="0"/>
+              <a:t>9</a:t>
+            </a:fld>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" dirty="0"/>
+              <a:t> of 27</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="2" name="Group 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C4EB5B41-3644-73A8-6399-EFDF8EABF13A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="628833" y="724510"/>
+            <a:ext cx="757779" cy="160020"/>
+            <a:chOff x="304800" y="914736"/>
+            <a:chExt cx="757779" cy="160020"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="6" name="Oval 5">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B9B10F91-BB35-AAC8-5260-FB38D0DF2905}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="304800" y="914736"/>
+              <a:ext cx="160020" cy="160020"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="003D69"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="15000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Oval 7">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{09EEED9E-6F2E-7313-B74D-6146A25EA616}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="504053" y="914736"/>
+              <a:ext cx="160020" cy="160020"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="00244B"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="15000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Oval 8">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F6AF9761-BF21-FB1D-F8C4-47561456D293}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="703306" y="914736"/>
+              <a:ext cx="160020" cy="160020"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="008DCA"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="15000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Oval 9">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A75A7EB3-AD74-4C59-6F83-D317C9E50F14}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="902559" y="914736"/>
+              <a:ext cx="160020" cy="160020"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="71D3FF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="15000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3872084430"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Custom Design">
   <a:themeElements>
     <a:clrScheme name="Midland National">
       <a:dk1>
         <a:srgbClr val="FFFFFF"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="FFFFFF"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="00244B"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="003D69"/>
       </a:accent2>
@@ -48766,51 +47877,51 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme3.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="4_Custom Design">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="6_Custom Design">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -49027,51 +48138,51 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme4.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="5_Custom Design">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="7_Custom Design">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -49288,160 +48399,194 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme5.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="6_Custom Design">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -49459,65 +48604,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -49538,1252 +48683,149 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=ppt/theme/theme6.xml><?xml version="1.0" encoding="utf-8"?>
-[...1111 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Office Theme</Template>
   <TotalTime></TotalTime>
-  <Words>2764</Words>
+  <Words>2775</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>263</Paragraphs>
-[...1 lines deleted...]
-  <Notes>27</Notes>
+  <Paragraphs>260</Paragraphs>
+  <Slides>26</Slides>
+  <Notes>26</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>27</vt:i4>
+        <vt:i4>26</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="39" baseType="lpstr">
+    <vt:vector size="38" baseType="lpstr">
+      <vt:lpstr>Aptos</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>Calibri Light</vt:lpstr>
       <vt:lpstr>Courier New</vt:lpstr>
       <vt:lpstr>Inter-Regular</vt:lpstr>
       <vt:lpstr>Open Sans</vt:lpstr>
       <vt:lpstr>Segoe UI Black</vt:lpstr>
       <vt:lpstr>Custom Design</vt:lpstr>
       <vt:lpstr>1_Custom Design</vt:lpstr>
-      <vt:lpstr>4_Custom Design</vt:lpstr>
-      <vt:lpstr>5_Custom Design</vt:lpstr>
       <vt:lpstr>6_Custom Design</vt:lpstr>
       <vt:lpstr>7_Custom Design</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>Sammons Financial Group</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>PowerPoint Presentation</dc:title>
-  <dc:creator>cam5207</dc:creator>
+  <dc:title/>
+  <dc:creator>Long, Kate</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>